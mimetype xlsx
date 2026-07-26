--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,110 +14,134 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Penduduk yang Hidup di Bawah Garis Kemiskinan Nasional, menurut Jenis Kelamin dan Kelompok Umur</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0231</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
     <t>Kegiatan Statistik Penghasil Data</t>
   </si>
   <si>
+    <t>Kompilasi Produk Administrasi</t>
+  </si>
+  <si>
+    <t>Klasifikasi</t>
+  </si>
+  <si>
+    <t>wilayah</t>
+  </si>
+  <si>
+    <t>Ukuran</t>
+  </si>
+  <si>
+    <t>Persentase</t>
+  </si>
+  <si>
+    <t>Frekuensi Data</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>Tgl. Input Data</t>
+  </si>
+  <si>
+    <t>17 June 2026</t>
+  </si>
+  <si>
+    <t>Tgl. Data Diperbaharui</t>
+  </si>
+  <si>
+    <t>17 June 2026, 08:43 WIB</t>
+  </si>
+  <si>
+    <t>Konsep</t>
+  </si>
+  <si>
+    <t>Penduduk yang Hidup di Bawah Garis Kemiskinan Nasional</t>
+  </si>
+  <si>
+    <t>Definisi</t>
+  </si>
+  <si>
+    <t>Persentase Penduduk yang Hidup di Bawah Garis Kemiskinan Nasional, menurut Jenis Kelamin dan Kelompok Umur adalah perbandingan antara jumlah penduduk yang memiliki pengeluaran per kapita di bawah garis kemiskinan nasional dengan total penduduk, yang disajikan menurut jenis kelamin dan kelompok umur dalam periode tertentu, dinyatakan dalam persen.</t>
+  </si>
+  <si>
+    <t>Satuan</t>
+  </si>
+  <si>
+    <t>Persen</t>
+  </si>
+  <si>
+    <t>Keterangan</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...28 lines deleted...]
-    <t>Keterangan</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -471,208 +495,208 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="126.112" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>