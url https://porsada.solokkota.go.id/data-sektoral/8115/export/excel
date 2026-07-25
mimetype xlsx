--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah Koordinasi Trantibumlinmas di Kecamatan dan Kelurahan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>7.01.0020</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>KECAMATAN TANJUNG HARAPAN, KECAMATAN LUBUK SIKARAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Trantibumlinmas Kecamatan</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah kegiatan koordinasi yang dilaksanakan oleh pemerintah kecamatan dan/atau kelurahan dalam bidang ketenteraman, ketertiban umum, dan perlindungan masyarakat (Trantibumlinmas) dalam periode tertentu, yang melibatkan unsur terkait seperti aparat keamanan, perangkat daerah, dan unsur masyarakat guna menjaga stabilitas dan keamanan wilayah.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>kegiatan</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>12</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>