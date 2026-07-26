--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah Koordinasi Forum Koordinasi Pimpinan di Kecamatan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>7.01.0019</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>KECAMATAN TANJUNG HARAPAN, KECAMATAN LUBUK SIKARAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Forum Koordinasi Pimpinan di Kecamatan</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah kegiatan koordinasi yang dilaksanakan oleh Forum Koordinasi Pimpinan di Kecamatan (Forkopimcam) dalam periode tertentu, yang melibatkan unsur pimpinan kecamatan seperti camat, kepolisian sektor, dan komando rayon militer, dalam rangka membahas dan menyelesaikan permasalahan pemerintahan, pembangunan, dan kemasyarakatan di wilayah kecamatan.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>kegiatan</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>4</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>