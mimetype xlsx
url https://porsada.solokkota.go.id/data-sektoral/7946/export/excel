--- v0 (2026-06-06)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Penanganan Pra Bencana</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.05.0374</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>BADAN PENANGGULANGAN BENCANA DAERAH, SATUAN POLISI PAMONG PRAJA DAN PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Pra Bencana, juga dikenal sebagai "Mitigasi Bencana," mengacu pada serangkaian tindakan yang diambil sebelum terjadinya bencana atau situasi darurat dengan tujuan mengurangi risiko, kerugian, dan dampak negatif yang mungkin timbul akibat bencana tersebut. Tujuan utama dari pra bencana adalah meningkatkan kesiapsiagaan dan mengurangi kerentanan masyarakat dan lingkungan terhadap bencana.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>