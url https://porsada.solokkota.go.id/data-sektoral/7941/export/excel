--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t xml:space="preserve">Persentase Pemenuhan Kebutuhan Dasar SPM Sub Urusan Bencana </t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.05.0369</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>BADAN PENANGGULANGAN BENCANA DAERAH, SATUAN POLISI PAMONG PRAJA DAN PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -105,50 +105,53 @@
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>"Pemenuhan Kebutuhan Dasar SPM Sub Urusan Bencana adalah pelayanan dasar yang diberikan kepada masyarakat terdampak bencana untuk memenuhi kebutuhan minimal sesuai Standar Pelayanan Minimal (SPM) bidang sub urusan bencana, meliputi kebutuhan pangan, sandang, tempat tinggal sementara, pelayanan kesehatan, air bersih, dan kebutuhan dasar lainnya.
 "</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -629,90 +632,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>