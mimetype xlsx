--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Partisipasi Masyarakat Dalam Perlindungan dan Pengelolaan Lingkungan HidupPersentase Partisipasi Masyarakat Dalam Perlindungan dan Pengelolaan Lingkungan Hidup</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.11.0396</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN LINGKUNGAN HIDUP</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Partisipasi Masyarakat dalam Perlindungan dan Pengelolaan Lingkungan Hidup adalah perbandingan antara jumlah masyarakat yang berpartisipasi aktif dalam kegiatan perlindungan dan pengelolaan lingkungan hidup dengan total masyarakat sasaran dalam periode tertentu.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="201.665" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>