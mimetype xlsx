--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Sekolah yang Mengintegrasikan Muatan Lokal Sejarah Daerah dalam Pembelajaran</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.22.0172</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Perbandingan antara jumlah sekolah yang secara resmi memasukkan dan mengajarkan materi sejarah daerah setempat ke dalam kurikulum pembelajarannya, dengan total keseluruhan populasi sekolah yang aktif beroperasi pada jenjang yang sama di suatu wilayah dan kurun waktu tertentu, yang dinyatakan dalam angka persentase.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>61</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>