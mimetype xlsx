--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah Pelaksanaan Kegiatan Pembinaan Sejarah</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.22.0171</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Kegiatan Pembinaan Sejarah</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>dalah total kegiatan pembinaan di bidang sejarah yang telah dilaksanakan dalam periode tertentu oleh pemerintah atau pihak terkait, seperti sosialisasi, edukasi, pelatihan, seminar, atau kegiatan lainnya yang bertujuan untuk pelestarian dan pemanfaatan nilai sejarah</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>