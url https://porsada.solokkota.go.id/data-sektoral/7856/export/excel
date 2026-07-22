--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Jumlah Tenaga Kebudayaan yang Memperoleh Sertifkasi Profesi di Bidang Kebudayaan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.22.0167</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Tenaga Kebudayaan yang Memperoleh Sertifkasi Profesi di Bidang Kebudayaan</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Jumlah Tenaga Kebudayaan yang Memperoleh Sertifikasi Profesi di Bidang Kebudayaan adalah perbandingan antara jumlah tenaga kebudayaan yang telah memiliki sertifikat profesi dengan jumlah total tenaga kebudayaan yang ada dalam periode tertentu.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="108.402" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>