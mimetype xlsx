--- v0 (2026-06-07)
+++ v1 (2026-09-05)
@@ -632,90 +632,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>61</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>