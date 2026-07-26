--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Guru SD yang Memiliki Sertifikasi Pendidik</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.01.1002</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>proporsi jumlah tenaga pendidik (guru) pada jenjang Sekolah Dasar (SD) atau sederajat yang telah dinyatakan lulus program Pendidikan Profesi Guru (PPG) atau sertifikasi portofolio masa lalu, dan memiliki Sertifikat Pendidik (Serdik) yang sah, terhadap total keseluruhan jumlah guru SD yang mengajar di suatu wilayah.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>98</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>