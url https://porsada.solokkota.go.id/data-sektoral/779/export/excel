--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Proporsi sekolah dengan akses ke: (a) listrik (b) internet untuk tujuan pengajaran, (c) komputer untuk tujuan pengajaran, (d) infrastruktur dan materi memadai bagi siswa disabilitas, (e) air minum layak, (f) fasilitas sanitasi dasar per jenis kelamin, (g)</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.01.0707</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Perbandingan antara jumlah sekolah yang menyatakan memiliki akses, ketersediaan, dan kelayakan pada komponen fasilitas dasar tertentu (dihitung masing-masing untuk listrik, internet, komputer, infrastruktur disabilitas, air minum, dan sanitasi terpisah) dengan total keseluruhan populasi sekolah yang terdaftar dan aktif beroperasi pada suatu wilayah dan kurun waktu tertentu, yang dinyatakan dalam angka persentase.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="301.926" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>