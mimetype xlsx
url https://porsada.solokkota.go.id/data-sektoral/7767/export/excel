--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Pembelajaran Keluarga (Puspaga) yang Berperspektif Gender dan Hak Anak Sesuai Standar</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.08.0157</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Indikator ini mengukur penyelenggaraan layanan PUSPAGA yang mengintegrasikan perspektif gender dan hak anak dalam upaya meningkatkan kualitas pengasuhan dan ketahanan keluarga; pemenuhan standar menunjukkan bahwa layanan telah dilaksanakan secara sistematis, terstruktur, dan sesuai pedoman yang berlaku.</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pembelajaran Keluarga (PUSPAGA) yang Berperspektif Gender dan Hak Anak Sesuai Standar adalah indikator yang mengukur jumlah atau proporsi layanan Pusat Pembelajaran Keluarga (PUSPAGA) yang telah memenuhi standar penyelenggaraan, serta mengintegrasikan perspektif gender dan pemenuhan hak anak dalam layanan edukasi, konseling, dan pendampingan keluarga.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>