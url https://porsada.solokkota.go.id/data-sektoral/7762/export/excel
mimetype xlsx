--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Taman Makam Pahlawan Nasional yang Terkelola dengan Baik</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0227</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Taman Makam Pahlawan Nasional</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Taman Makam Pahlawan Nasional yang terkelola dengan baik adalah perbandingan antara jumlah Taman Makam Pahlawan Nasional yang memenuhi standar pengelolaan dengan total seluruh Taman Makam Pahlawan Nasional dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>