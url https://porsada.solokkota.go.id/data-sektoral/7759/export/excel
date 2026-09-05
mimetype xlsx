--- v0 (2026-06-07)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Korban Bencana Alam, Sosial dan/atau Non Alam yang Terpenuhi Kebutuhan Dasar Pada Saat dan Setelah Tanggap Darurat Bencana</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0224</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Korban Bencana Alam, Sosial, dan/atau Non Alam yang Terpenuhi Kebutuhan Dasar pada Saat dan Setelah Tanggap Darurat Bencana adalah perbandingan antara jumlah korban bencana yang memperoleh pemenuhan kebutuhan dasar (seperti pangan, sandang, tempat tinggal sementara, layanan kesehatan, air bersih, dan perlindungan) selama masa tanggap darurat dan pascatanggap darurat dengan total korban bencana dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="157.961" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>