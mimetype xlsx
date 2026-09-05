--- v0 (2026-06-07)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Lembaga di Bidang Kesejahteraan Sosial yang Meningkat Kualitasnya Dalam Pelayanan Sosial</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0216</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Lembaga di Bidang Kesejahteraan Sosial yang Meningkat Kualitasnya dalam Pelayanan Sosial adalah perbandingan antara jumlah lembaga kesejahteraan sosial yang mengalami peningkatan kualitas pelayanan (melalui akreditasi, sertifikasi, peningkatan standar layanan, atau kapasitas kelembagaan) dengan total lembaga kesejahteraan sosial dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="117.828" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>