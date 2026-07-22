--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Pesentase Penerima Manfaat yang Terpenuhi Kebutuhan Dasar</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0209</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>efektivitas program dalam memenuhi kebutuhan dasar penerima manfaat</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase penerima manfaat yang terpenuhi kebutuhan dasar adalah perbandingan antara jumlah penerima manfaat program yang telah mampu memenuhi kebutuhan dasar (seperti pangan, sandang, papan, kesehatan, dan pendidikan) dengan total penerima manfaat dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>