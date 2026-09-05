--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Pekerja Sosial, Tenaga Kesejahteraan Sosial, Dan/Atau Relawan Sosial yang Melaksanakan Penanganan Korban Bencana Kabupaten/Kota Pada Masa Tanggap Darurat dan Pasca Bencana Sesuai Standar</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0206</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Pekerja Sosial, Tenaga Kesejahteraan Sosial, Dan/Atau Relawan Sosial yang Melaksanakan Penanganan Korban Bencana Kabupaten/Kota Pada Masa Tanggap Darurat dan Pasca Bencana</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase pekerja sosial, tenaga kesejahteraan sosial, dan/atau relawan sosial yang melaksanakan penanganan korban bencana sesuai standar adalah perbandingan antara jumlah tenaga kesejahteraan sosial yang memberikan layanan penanganan korban bencana pada masa tanggap darurat dan pascabencana sesuai standar yang ditetapkan dengan total tenaga kesejahteraan sosial yang terlibat dalam penanganan bencana di kabupaten/kota, dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="233.514" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>