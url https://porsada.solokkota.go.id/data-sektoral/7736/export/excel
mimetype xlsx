--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Gelandangan Pengemis yang Terpenuhi Kebutuhan Dasarnya di Luar Panti</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0201</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Gelandangan Pengemis yang Terpenuhi Kebutuhan Dasarnya di Luar Panti</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Gelandangan dan Pengemis yang Terpenuhi Kebutuhan Dasarnya di Luar Panti adalah perbandingan antara jumlah gelandangan dan pengemis yang memperoleh pemenuhan kebutuhan dasar (seperti pangan, sandang, tempat tinggal, kesehatan, dan perlindungan sosial) melalui layanan berbasis masyarakat atau non-panti dengan total gelandangan dan pengemis yang menjadi sasaran layanan di luar panti dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>