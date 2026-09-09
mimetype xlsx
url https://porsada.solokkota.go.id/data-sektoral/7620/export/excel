--- v0 (2026-06-07)
+++ v1 (2026-09-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Luas Areal Pengendalian dan Penanggulangan Bencana DPI Tanaman Pangan, Hortikultura dan Perkebunan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>3.27.0464</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERTANIAN DAN PANGAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Luas Areal Pengendalian dan Penanggulangan Bencana DPI adalah total luasan lahan pertanian (pangan, hortikultura, dan perkebunan) yang telah mendapatkan tindakan intervensi teknis guna meminimalisir risiko kegagalan panen akibat dampak perubahan iklim seperti banjir, kekeringan, dan fenomena cuaca ekstrem lainnya.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Ha</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Beberapa catatan penting:Jenis Tindakan, hasil akhir dan waktu kejadian</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,111 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+      <c r="E2" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>65</v>
+      </c>
+      <c r="E3">
+        <v>65</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>