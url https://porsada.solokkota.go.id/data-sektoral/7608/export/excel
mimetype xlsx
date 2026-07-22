--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -91,51 +91,51 @@
   <si>
     <t>22 April 2026</t>
   </si>
   <si>
     <t>Tgl. Data Diperbaharui</t>
   </si>
   <si>
     <t>23 April 2026, 13:10 WIB</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
     <t>Konsep IKM adalah Persepsi Pengguna Layanan</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>angka yang menggambarkan kondisi terpenuhinya pangan bagi negara sampai dengan perseorangan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
-    <t>indeks</t>
+    <t>Skor</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Beberapa catatan penting terkait variabel ini:Jumlah Responden,Uns dan Unsur Terendah dan inovasi pelayanan</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>