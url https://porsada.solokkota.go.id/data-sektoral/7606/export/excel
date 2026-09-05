--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Pangan Segar yang Memenuhi Persyaratan dan Mutu Keamanan Pangan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.09.0117</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERTANIAN DAN PANGAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Pangan Segar yang Memenuhi Persyaratan dan Mutu Keamanan Pangan adalah perbandingan antara jumlah produk pangan segar (ikan) yang dinyatakan aman berdasarkan parameter uji mutu dan keamanan terhadap total seluruh produk pangan segar yang diperiksa, dinyatakan dalam satuan persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Hal-hal yang perlu diperhatikan:Jenis Cemaran,Tindak Lanjut dan Standar Referensi</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>