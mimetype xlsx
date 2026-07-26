--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,131 +14,134 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Nilai SAKIP Dinas Kependudukan Dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.12.0122</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS KEPENDUDUKAN DAN PENCATATAN SIPIL</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
     <t>Kegiatan Statistik Penghasil Data</t>
   </si>
   <si>
     <t>Kompilasi Produk Administrasi</t>
   </si>
   <si>
     <t>Klasifikasi</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Frekuensi Data</t>
   </si>
   <si>
+    <t>Semester</t>
+  </si>
+  <si>
+    <t>Tgl. Input Data</t>
+  </si>
+  <si>
+    <t>22 April 2026</t>
+  </si>
+  <si>
+    <t>Tgl. Data Diperbaharui</t>
+  </si>
+  <si>
+    <t>08 June 2026, 09:01 WIB</t>
+  </si>
+  <si>
+    <t>Konsep</t>
+  </si>
+  <si>
+    <t>Sistem Akuntabilitas Kinerja Pemerintah (SAKIP)</t>
+  </si>
+  <si>
+    <t>Definisi</t>
+  </si>
+  <si>
+    <t>Rangkaian sistemik dari berbagai aktivitas, alat dan prosedur yang dirancang untuk tujuan penetapan dan pengukuran, pengumpulan data, pengklarifikasian dan pelaporan kinerja pada instansi pemerintah dalam rangka pertanggungjawaban dan peningkatan kinerja instansi pemerintah.</t>
+  </si>
+  <si>
+    <t>Satuan</t>
+  </si>
+  <si>
+    <t>Skor</t>
+  </si>
+  <si>
+    <t>Keterangan</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...31 lines deleted...]
-    <t>Keterangan</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -604,96 +607,96 @@
       <c r="B11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>