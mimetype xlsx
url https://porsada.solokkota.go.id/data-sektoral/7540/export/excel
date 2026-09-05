--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Cakupan Perlindungan dan Penyelamatan Arsip</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.24.0050</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERPUSTAKAAN DAN KEARSIPAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>ukuran yang menunjukkan persentase jumlah arsip vital, arsip statis, dan arsip bernilai guna tinggi yang telah mendapat perlindungan dan penyelamatan secara fisik maupun digital oleh instansi pemerintah daerah terhadap total arsip yang seharusnya dilindungi.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>