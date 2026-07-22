--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Koleksi Nasional dan Naskah Kuno yang Dimiliki</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.23.0089</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERPUSTAKAAN DAN KEARSIPAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>ukuran yang menggambarkan proporsi jumlah koleksi nasional dan naskah kuno yang berhasil dihimpun, didaftarkan, dan dimiliki oleh pemerintah daerah (melalui museum, perpustakaan, lembaga adat, dll.), dibandingkan dengan total koleksi dan naskah kuno yang teridentifikasi atau diperkirakan ada di wilayah tersebut.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>48</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>