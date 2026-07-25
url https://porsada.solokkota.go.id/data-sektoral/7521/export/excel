--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah MOU dan PKS yang Difasilitasi</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>4.01.0275</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>SEKRETARIAT DAERAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah MoU dan PKS yang Difasilitasi adalah jumlah dokumen kerja sama yang berupa Memorandum of Understanding (MoU) maupun Perjanjian Kerja Sama (PKS) yang proses penyusunannya difasilitasi oleh instansi pemerintah dalam satu periode tertentu.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Dokumen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Dokumen MoU/PKS dihitung apabila instansi memberikan peran aktif dalam proses facilitation, dibuktikan melalui surat tugas, notulen, draft dokumen, atau bukti kegiatan. Dokumen yang hanya diparaf tanpa fasilitasi tidak termasuk.</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>8</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>