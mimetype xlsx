--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Capaian Aksi HAM</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>4.01.0274</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>SEKRETARIAT DAERAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Capaian Aksi HAM adalah ukuran tingkat pemenuhan Pemerintah Daerah terhadap Aksi Hak Asasi Manusia (HAM) yang ditetapkan oleh Pemerintah Pusat dalam RANHAM (Rencana Aksi Nasional Hak Asasi Manusia). Menggambarkan sejauh mana pemerintah daerah melaksanakan aksi HAM sesuai target tahunan.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Menjadi indikator strategis dalam evaluasi kinerja daerah oleh pemerintah pusat.</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>63</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>