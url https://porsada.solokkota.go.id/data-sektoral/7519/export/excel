--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Penyelenggaraan JDIH</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>4.01.0273</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>SEKRETARIAT DAERAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -108,50 +108,53 @@
   </si>
   <si>
     <t>Penyelenggaraan JDIH adalah kegiatan pemerintah daerah dalam menyediakan, mengelola, memelihara, dan mempublikasikan dokumentasi serta informasi hukum melalui sistem yang terintegrasi, akurat, mutakhir, dan mudah diakses oleh publik.
 Indikator ini mengukur tingkat kepatuhan pemerintah daerah dalam membangun layanan dokumentasi hukum sesuai ketentuan nasional mengenai JDIH.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Semakin tinggi skor/tingkat pemenuhan, semakin baik penyelenggaraan JDIH</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -632,90 +635,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>