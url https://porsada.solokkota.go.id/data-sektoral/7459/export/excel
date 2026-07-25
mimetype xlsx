--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Indeks Kepuasan Masyarakat Inspektorat</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>6.01.0043</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>INSPEKTORAT DAERAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Data dan informasi tentang tingkat
 kepuasan masyarakat yang diperoleh dari hasil pengukuran secara
 kuantitatif dan kualitatif atas pendapat masyarakat dalam memperoleh pelayanan dari aparatur penyelenggara pelayanan publik dengan
 membandingkan antara harapan dan kebutuhannya.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>