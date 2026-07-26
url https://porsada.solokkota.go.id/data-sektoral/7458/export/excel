--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Nilai SAKIP Inspektorat</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>6.01.0042</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>INSPEKTORAT DAERAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>SAKIP (Sistem Akuntabilitas Kinerja Instansi Pemerintahan)</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>integrasi antara perencanaan, penganggaran, dan pelaporan kinerja yang selaras dengan sistem akuntabilitas keuangan. Ini adalah sistem manajemen kinerja untuk memastikan setiap rupiah anggaran negara digunakan secara transparan dan berorientasi pada hasil nyata bagi masyarakat</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Skor</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>73</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>