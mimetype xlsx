--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Indeks Pelayanan Publik Dispora</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.19.0083</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PEMUDA DAN OLAHRAGA</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -113,50 +113,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>IPP Dispora adalah nilai hasil evaluasi yang mengukur kualitas penyelenggaraan pelayanan publik pada Dinas Pemuda dan Olahraga</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>IPP bertujuan untuk mengevaluasi kinerja unit pelayanan publik secara berkala sebagai bahan perbaikan kualitas pelayanan, peningkatan tata kelola pemerintahan yang baik (good governance), serta sebagai dasar pemberian penghargaan atau motivasi bagi OPD dengan pelayanan terbaik. Perbedaan IPP dengan IKM (Indeks Kepuasan Masyarakat) adalah IKM lebih fokus pada persepsi masyarakat pengguna layanan terhadap 9 unsur pelayanan, sedangkan IPP lebih bersifat komprehensif dan kelembagaan, mencakup tidak hanya persepsi masyarakat tetapi juga penilaian terhadap kebijakan, SDM, sarana prasarana, sistem informasi, pengaduan, dan inovasi.</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -637,90 +640,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>