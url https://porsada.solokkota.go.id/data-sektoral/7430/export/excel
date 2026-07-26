--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -73,51 +73,51 @@
   <si>
     <t>Komponen Penilaian</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Frekuensi Data</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Tgl. Input Data</t>
   </si>
   <si>
     <t>15 April 2026</t>
   </si>
   <si>
     <t>Tgl. Data Diperbaharui</t>
   </si>
   <si>
-    <t>15 April 2026, 12:37 WIB</t>
+    <t>18 June 2026, 20:48 WIB</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
     <t>Nilai hasil evaluasi penerapan Sistem Akuntabilitas Kinerja Instansi Pemerintah pada Badan Kesbangpol dalam periode tertentu.</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Nilai yang diperoleh dari hasil penilaian tingkat akuntabilitas kinerja instansi berdasarkan komponen perencanaan, pelaksanaan, pelaporan, evaluasi, dan capaian kinerja pada Badan Kesbangpol dalam periode tertentu.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>