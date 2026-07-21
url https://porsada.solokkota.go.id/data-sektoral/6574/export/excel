--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -14,110 +14,137 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Indeks Reformasi Hukum</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>4.01.0090</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>SEKRETARIAT DAERAH</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
     <t>Kegiatan Statistik Penghasil Data</t>
   </si>
   <si>
-    <t>-</t>
+    <t>kompromin</t>
   </si>
   <si>
     <t>Klasifikasi</t>
   </si>
   <si>
+    <t>RH diklasifikasikan dalam empat kategori berdasarkan skor akhir (0–100). Sangat baik,baik,cukup,kurang</t>
+  </si>
+  <si>
     <t>Ukuran</t>
   </si>
   <si>
+    <t>dimensi, indikator, dan variabel yang membentuk skor akhir IRH.</t>
+  </si>
+  <si>
     <t>Frekuensi Data</t>
   </si>
   <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
     <t>Tgl. Input Data</t>
   </si>
   <si>
+    <t>17 June 2026</t>
+  </si>
+  <si>
     <t>Tgl. Data Diperbaharui</t>
   </si>
   <si>
+    <t>17 June 2026, 08:37 WIB</t>
+  </si>
+  <si>
     <t>Konsep</t>
   </si>
   <si>
+    <t>Konsep IRH adalah:
+➡️ Mengubah kondisi reformasi hukum menjadi angka terukur
+➡️ Menggunakan indikator, data, dan pembobotan
+➡️ Menghasilkan indeks komposit untuk evaluasi kebijakan</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
+    <t>Indeks Reformasi Hukum (IRH) adalah alat ukur nasional yang digunakan untuk menilai sejauh mana kementerian, lembaga, dan pemerintah daerah di Indonesia berhasil melaksanakan reformasi hukum. Penyusunan indeks ini dilakukan oleh Kementerian Hukum dan HAM RI melalui Badan Pembinaan Hukum Nasional (BPHN)</t>
+  </si>
+  <si>
     <t>Satuan</t>
   </si>
   <si>
-    <t>Angka</t>
+    <t>indeks</t>
   </si>
   <si>
     <t>Keterangan</t>
+  </si>
+  <si>
+    <t>Indeks ini dipakai sebagai alat monitoring nasional untuk memperbaiki sistem hukum dan menyusun kebijakan reformasi hukum yang lebih terarah.</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -471,208 +498,208 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>