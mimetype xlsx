--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t xml:space="preserve">Peningkatan prestasi olahraga </t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.19.0045</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PEMUDA DAN OLAHRAGA</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -108,50 +108,53 @@
   </si>
   <si>
     <t>Peningkatan Prestasi Olahraga adalah ukuran keberhasilan pembinaan olahraga yang dihitung berdasarkan capaian medali dari atlet . Data mencakup jumlah medali (Emas, Perak, Perunggu) dan peringkat yang diraih pada kejuaraan nasional maupun internasional.
 Data Atlet Perolehan Medali adalah informasi spesifik mengenai nama atlet, cabang olahraga, nomor pertandingan, kategori (putra/putri), serta jenis medali yang diraih pada event tertentu.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Medali</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Indikator ini tidak hanya berfungsi sebagai catatan prestasi, tetapi juga sebagai alat evaluasi keberhasilan pembinaan olahraga dan dasar untuk pengalokasian anggaran di masa depan (misalnya, memprioritaskan cabang olahraga yang berpotensi meraih medali)</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -632,90 +635,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>43</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>