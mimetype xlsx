--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -73,51 +73,51 @@
   <si>
     <t>Statistik Sosial (Sektoral)</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Indeks</t>
   </si>
   <si>
     <t>Frekuensi Data</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Tgl. Input Data</t>
   </si>
   <si>
     <t>22 April 2026</t>
   </si>
   <si>
     <t>Tgl. Data Diperbaharui</t>
   </si>
   <si>
-    <t>22 April 2026, 13:02 WIB</t>
+    <t>21 September 2026, 11:19 WIB</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
     <t>ndeks Pembangunan Pemuda (IPP) adalah indeks komposit yang memberikan gambaran terhadap tiga lapisan domain pembangunan pemuda: pembangunan individu, pembangunan penghidupan dan kesejahteraan, serta partisipasi dalam berbagai bidang kehidupan. 5 Domain IPP:
 1. Pendidikan 
 2. Kesehatan dan Kesejahteraan 
 3. Lapangan dan Kesempatan Kerja 
 4. Partisipasi dan Kepemimpinan 
 5. Gender dan Diskriminasi</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>IPP adalah sebuah instrumen untuk memberikan gambaran kemajuan pembangunan pemuda di Indonesia. Indeks ini mengukur kondisi dan potensi pemuda di suatu wilayah.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>