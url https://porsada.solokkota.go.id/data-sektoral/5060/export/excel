--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -73,51 +73,51 @@
   <si>
     <t>Statistik Sosial (Sektoral)</t>
   </si>
   <si>
     <t>Ukuran</t>
   </si>
   <si>
     <t>Indeks (angka 0-1)</t>
   </si>
   <si>
     <t>Frekuensi Data</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Tgl. Input Data</t>
   </si>
   <si>
     <t>16 April 2026</t>
   </si>
   <si>
     <t>Tgl. Data Diperbaharui</t>
   </si>
   <si>
-    <t>22 April 2026, 12:56 WIB</t>
+    <t>21 September 2026, 11:24 WIB</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
     <t>Indeks Pembangunan Olahraga (IPO) adalah metode pengukuran keberhasilan pembangunan olahraga di Indonesia. Dimensi IPO: Sumber Daya Manusia (SDM) Olahraga, Ruang Terbuka, Literasi Fisik, Partisipasi, Kebugaran Jasmani, Perkembangan Personal, Kesehatan, Ekonomi, dan Performa</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indeks Pembangunan Olahraga (IPO) adalah indeks gabungan yang mencerminkan keberhasilan pembangunan keolahragaan berdasarkan 9 (sembilan) dimensi dasar. Pengumpulan data dilakukan dengan metode survei yang melibatkan responden dari masyarakat di berbagai kelompok umur</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Metode pengambilan data meliputi pengisian angket (kuesioner) dan pengukuran kebugaran fisik (misalnya, tes lari)</t>
   </si>