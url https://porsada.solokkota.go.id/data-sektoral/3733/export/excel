--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Dokumen Rencana Pemanfaatan Keanekaragaman Hayati</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.11.0049</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN LINGKUNGAN HIDUP</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Dokumen Rencana Pemanfaatan Keanekaragaman Hayati adalah dokumen perencanaan yang memuat arah, strategi, dan program pemanfaatan keanekaragaman hayati secara berkelanjutan di suatu wilayah dalam periode tertentu.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Dokumen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>