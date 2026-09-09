--- v0 (2026-06-07)
+++ v1 (2026-09-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Ketersediaan Pangan Utama</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.09.0065</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERTANIAN DAN PANGAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Definisi</t>
   </si>
   <si>
     <t>Ketersediaan Pangan Utama adalah jumlah total pangan (komoditas perikanan) yang tersedia di suatu wilayah dalam periode tertentu untuk memenuhi kebutuhan konsumsi penduduk, yang berasal dari produksi lokal, cadangan pangan, serta netto keluar-masuk antar wilayah.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Ton</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Beberapa hal yang perlu diperhatikan dalam pengisian: Angka Kebutuhan,Lokasi Penyimpanan,Kualitas Cadangan</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,90 +634,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>13</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>