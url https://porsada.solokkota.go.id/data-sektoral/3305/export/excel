--- v0 (2026-06-07)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah Kebijakan yang Responsif Gender Mendukung Pemberdayaan Perempuan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>2.08.0039</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -101,50 +101,53 @@
     <t>Konsep</t>
   </si>
   <si>
     <t>Indikator ini mengukur komitmen dan upaya pemerintah dalam mengarusutamakan gender melalui kebijakan yang dirancang untuk mengurangi kesenjangan gender dan meningkatkan pemberdayaan perempuan; semakin banyak kebijakan responsif gender, menunjukkan semakin kuat dukungan terhadap kesetaraan dan keadilan gender.</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>umlah Kebijakan yang Responsif Gender Mendukung Pemberdayaan Perempuan adalah indikator yang mengukur banyaknya kebijakan (peraturan, program, atau regulasi) yang telah mengintegrasikan perspektif gender serta bertujuan untuk mengurangi kesenjangan dan meningkatkan peran perempuan dalam pembangunan, sejalan dengan prinsip kesetaraan gender yang didorong oleh United Nations dan UN Women.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -625,90 +628,103 @@
       <c r="B14" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>7</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>