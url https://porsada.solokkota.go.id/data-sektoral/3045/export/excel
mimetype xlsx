--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Persentase Penyandang Disabilitas yang Miskin dan Rentan yang Terpenuhi Hak Dasarnya dan Inklusivitas</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.06.0164</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS SOSIAL, PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Tingkat pemenuhan hak dasar dan inklusivitas bagi penyandang disabilitas dari kelompok miskin dan rentan</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase Penyandang Disabilitas yang Miskin dan Rentan yang Terpenuhi Hak Dasarnya dan Inklusivitas adalah perbandingan antara jumlah penyandang disabilitas dari kelompok miskin dan rentan yang telah memperoleh pemenuhan hak dasar (seperti pendidikan, kesehatan, pekerjaan, perlindungan sosial, dan aksesibilitas) serta berpartisipasi secara inklusif dalam kehidupan sosial dengan total penyandang disabilitas miskin dan rentan, dalam periode tertentu, dinyatakan dalam persen.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="120.256" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>