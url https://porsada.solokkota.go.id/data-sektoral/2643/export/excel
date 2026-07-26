--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah Sistem Peringatan Dini Cuaca dan Iklim Serta Kebencanaan</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.05.0127</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>BADAN PENANGGULANGAN BENCANA DAERAH, SATUAN POLISI PAMONG PRAJA DAN PEMADAM KEBAKARAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>ketersediaan sistem peringatan dini untuk mendukung kesiapsiagaan terhadap cuaca, iklim, dan bencana</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Sistem Peringatan Dini Cuaca dan Iklim Serta Kebencanaan adalah sistem penyediaan dan penyampaian informasi peringatan secara cepat dan akurat mengenai potensi cuaca ekstrem, perubahan iklim, dan ancaman bencana untuk mendukung kesiapsiagaan serta pengurangan risiko bencana.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>