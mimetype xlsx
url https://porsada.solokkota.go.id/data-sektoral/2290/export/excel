--- v0 (2026-06-06)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Detail Data" sheetId="1" r:id="rId4"/>
     <sheet name="Data Series" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nama Elemen Data</t>
   </si>
   <si>
     <t>Jumlah Kawasan Perkotaan Metropolitan yang Terpenuhi Standar Pelayanan Perkotaan (SPP)</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>1.04.0045</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN LINGKUNGAN HIDUP</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>Terbuka</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t>Tingkat pemenuhan Standar Pelayanan Perkotaan (SPP) pada kawasan perkotaan metropolitan yang mencerminkan ketersediaan dan kualitas layanan dasar perkotaan sesuai ketentuan yang berlaku.</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah Kawasan Perkotaan Metropolitan yang Terpenuhi Standar Pelayanan Perkotaan (SPP) adalah jumlah kawasan perkotaan metropolitan yang telah memenuhi seluruh atau sebagian besar indikator Standar Pelayanan Perkotaan (SPP) sesuai ketentuan yang berlaku, berdasarkan hasil penilaian terhadap ketersediaan dan kualitas layanan dasar perkotaan.</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Min. Kode</t>
   </si>
   <si>
     <t>Komponen</t>
+  </si>
+  <si>
+    <t>Tahun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,90 +631,103 @@
       <c r="B14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:A2"/>
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="2" spans="1:3">
+      <c r="D1" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="2"/>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>1372</v>
       </c>
       <c r="C3" t="s">
         <v>1</v>
       </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="D1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>